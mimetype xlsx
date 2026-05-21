--- v0 (2026-04-02)
+++ v1 (2026-05-21)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5466" uniqueCount="1719">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5526" uniqueCount="1739">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
@@ -5208,50 +5208,110 @@
     <t>Dispõe sobre o ponto facultativo no âmbito da  Câmara Municipal em razão do período de  Carnaval</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>Dispõe Sobre a averbação de Tempo de Serviço/Contribuição para fins de aposentadoria de Servidor</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>Nomeia a Comissão do Parlamento Jovem da Câmara Municipal de Januária para o ano de 2026 e dá outras providências</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>Dispõe sobre a designação da Coordenação da Escola do Legislativo da Câmara Municipal de Januária</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento da Câmara Municipal de Januária durante o Período da Semana Santa.</t>
+  </si>
+  <si>
+    <t>1064</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o funcionamento da Câmara Municipal de Januária durante o Feriado de 21 de Abril.</t>
+  </si>
+  <si>
+    <t>1066</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o funcionamento da Câmara Municipal em razão do feriado do Dia do Trabalhador</t>
+  </si>
+  <si>
+    <t>1077</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a nomeação de assessora para  substituição temporária</t>
+  </si>
+  <si>
+    <t>1069</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a nomeação de assessora para substituição temporária</t>
+  </si>
+  <si>
+    <t>1071</t>
+  </si>
+  <si>
+    <t>Dispõe sobre afastamento por licença a maternidade nomeação de assessora para substituição temporária</t>
+  </si>
+  <si>
+    <t>1073</t>
+  </si>
+  <si>
+    <t>Constitui Comissão Especial para análise da Mensagem de Veto nº 1/2026 ao Projeto de Lei nº 7/2026 e dá outras providências</t>
+  </si>
+  <si>
+    <t>1074</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a formalização da concessão dos adicionais de insalubridade e periculosidade aos servidores da Câmara Municipal de Januária</t>
+  </si>
+  <si>
+    <t>1075</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a nomeação de servidor para exercer a função de Fiscal de Contratos</t>
+  </si>
+  <si>
+    <t>1076</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a designação de servidores para realização de Avaliação de Desempenho Funcional no âmbito da Câmara Municipal de Januária</t>
+  </si>
+  <si>
+    <t>1078</t>
+  </si>
+  <si>
+    <t>.Dispõe sobre a nomeação de Pregoeiro da Câmara Municipal de Januária/MG e dá outras providências.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -5543,51 +5603,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F911"/>
+  <dimension ref="A1:F921"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -23774,50 +23834,250 @@
       <c r="E910" t="s">
         <v>10</v>
       </c>
       <c r="F910" t="s">
         <v>1716</v>
       </c>
     </row>
     <row r="911" spans="1:6">
       <c r="A911" t="s">
         <v>1717</v>
       </c>
       <c r="B911" t="s">
         <v>1693</v>
       </c>
       <c r="C911" t="s">
         <v>142</v>
       </c>
       <c r="D911" t="s">
         <v>9</v>
       </c>
       <c r="E911" t="s">
         <v>10</v>
       </c>
       <c r="F911" t="s">
         <v>1718</v>
+      </c>
+    </row>
+    <row r="912" spans="1:6">
+      <c r="A912" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B912" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C912" t="s">
+        <v>145</v>
+      </c>
+      <c r="D912" t="s">
+        <v>9</v>
+      </c>
+      <c r="E912" t="s">
+        <v>10</v>
+      </c>
+      <c r="F912" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="913" spans="1:6">
+      <c r="A913" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B913" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C913" t="s">
+        <v>148</v>
+      </c>
+      <c r="D913" t="s">
+        <v>9</v>
+      </c>
+      <c r="E913" t="s">
+        <v>10</v>
+      </c>
+      <c r="F913" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="914" spans="1:6">
+      <c r="A914" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B914" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C914" t="s">
+        <v>151</v>
+      </c>
+      <c r="D914" t="s">
+        <v>9</v>
+      </c>
+      <c r="E914" t="s">
+        <v>10</v>
+      </c>
+      <c r="F914" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="915" spans="1:6">
+      <c r="A915" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B915" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C915" t="s">
+        <v>154</v>
+      </c>
+      <c r="D915" t="s">
+        <v>9</v>
+      </c>
+      <c r="E915" t="s">
+        <v>10</v>
+      </c>
+      <c r="F915" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="916" spans="1:6">
+      <c r="A916" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B916" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C916" t="s">
+        <v>190</v>
+      </c>
+      <c r="D916" t="s">
+        <v>9</v>
+      </c>
+      <c r="E916" t="s">
+        <v>10</v>
+      </c>
+      <c r="F916" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="917" spans="1:6">
+      <c r="A917" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B917" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C917" t="s">
+        <v>193</v>
+      </c>
+      <c r="D917" t="s">
+        <v>9</v>
+      </c>
+      <c r="E917" t="s">
+        <v>10</v>
+      </c>
+      <c r="F917" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="918" spans="1:6">
+      <c r="A918" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B918" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C918" t="s">
+        <v>196</v>
+      </c>
+      <c r="D918" t="s">
+        <v>9</v>
+      </c>
+      <c r="E918" t="s">
+        <v>10</v>
+      </c>
+      <c r="F918" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="919" spans="1:6">
+      <c r="A919" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B919" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C919" t="s">
+        <v>270</v>
+      </c>
+      <c r="D919" t="s">
+        <v>9</v>
+      </c>
+      <c r="E919" t="s">
+        <v>10</v>
+      </c>
+      <c r="F919" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="920" spans="1:6">
+      <c r="A920" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B920" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C920" t="s">
+        <v>273</v>
+      </c>
+      <c r="D920" t="s">
+        <v>9</v>
+      </c>
+      <c r="E920" t="s">
+        <v>10</v>
+      </c>
+      <c r="F920" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="921" spans="1:6">
+      <c r="A921" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B921" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C921" t="s">
+        <v>321</v>
+      </c>
+      <c r="D921" t="s">
+        <v>9</v>
+      </c>
+      <c r="E921" t="s">
+        <v>10</v>
+      </c>
+      <c r="F921" t="s">
+        <v>1738</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>