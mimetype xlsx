--- v0 (2026-03-22)
+++ v1 (2026-06-20)
@@ -285,51 +285,51 @@
   <si>
     <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_no_018_-_2025_e_mens._no_013_-_plano_municipal_de_seguranca_alimentar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política e os componentes do Município de Januária do Estado de Minas Gerais do Sistema Nacional de Segurança Alimentar, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional e dá outras providências.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_no_019_-_2025_e_mens._no_014_-_recicla_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar a entrega de bens móveis como premiação no âmbito do Programa “Recicla + nas Escolas 2025”, desenvolvido no Município de Januária/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/38/projeto_de_lei_no_020_-_2025__e_mens._no_015_-_politica_municipal_de_assistencia_social.pdf</t>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/38/projeto_de_lei_no_020_-_2025__e_mens._no_015_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Política Municipal de Assistência Social e do Sistema Único de Assistência Social (SUAS) no Município de Januária e dá outras providências</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Badinha de Pandeiros</t>
   </si>
   <si>
     <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/39/projeto_de_lei_no_021-_2025_-_vereador_badinha.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Januária/MG a Semana do Mutirão do Emprego, a ser realizada anualmente a partir do dia 1º de maio, e dá outras providências</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>22</t>
   </si>
@@ -723,51 +723,51 @@
   <si>
     <t>69</t>
   </si>
   <si>
     <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_de_lei_complementar_no_011_-_2005__e_mens._no_028_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 055, de 29 de dezembro 2006, que institui o Código Tributário Municipal De Januária e dá outras providências</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/70/projeto_de_lei_complementar_no_012_-_2005__e_mens._no_035_-_reestruturacao_de_cargos_fiscais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e a reestruturação funcional de cargos; altera os anexos da Lei Complementar Municipal n° 047, de 14 de abril de 2004, a Lei Complementar Municipal nº 063, de 28 de dezembro de 2007, a Lei Municipal nº 2.530, de 08 de dezembro de 2017, e dá outras providências</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/12/resolucao_001_-_2025_1.pdf</t>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_resolucao_001_-_2025.pdf</t>
   </si>
   <si>
     <t>Estabelece Normas e Regulamenta as Consignações em Folha de Pagamento na Câmara Municipal de Januária, Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_resolucao_002_-_2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 011/1990, que dispõe sobre o Regimento Interno.</t>
   </si>
   <si>
     <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_resolucao_003_-_2025.pdf</t>
   </si>
   <si>
     <t>Estabelece normas e procedimentos para pagamento de multas de trânsito, no âmbito da Câmara Municipal de Januária-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>Macarrão, Mesa Diretora - MDIR</t>
   </si>
   <si>
     <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_resolucao_004_-_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a filiação desta Câmara Municipal à Associação Brasileira de Câmaras Municipais</t>
   </si>
@@ -930,54 +930,54 @@
   <si>
     <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/118/1_-_emenda_aditiva_pl_32_loa_2026.pdf</t>
   </si>
   <si>
     <t>Acresce o art. 6º e cria atividade orçamentária "Manutenção da Escola do Legislativo" no Projeto de Lei nº 032/2025</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/119/2_-_emenda_modificativa_pl_32_loa_2026.pdf</t>
   </si>
   <si>
     <t>Altera denominação de projeto no anexo Quadro de Detalhamento de Despesas - QDD, anexo do Projeto de Lei nº 32/2025</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>EMIMP</t>
-[...2 lines deleted...]
-    <t>Emenda Impositiva</t>
+    <t>EII</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva Individual</t>
   </si>
   <si>
     <t>Tonin Pequi</t>
   </si>
   <si>
     <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/94/emenda_impositiva_2026_n_01-_ver_toninho.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei nº 32/2025, de autoria do Vereador Antônio Lopes Rodrigues, que estima a Receita e fixa a Despesa do Município de Januária para o Exercício Financeiro de 2026, destinando recursos no valor total de R$ 302.540,00 (trezentos e dois mil, quinhentos e quarenta reais)</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/95/emenda_impositiva_2026_n_02-_ver_aurelio.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei nº 32/2025, de autoria do Vereador Aurélio Vilares Pinto, que estima a Receita e fixa a Despesa do Município de Januária para o Exercício Financeiro de 2026, destinando recursos no valor total de R$ 302.540,00 (trezentos e dois mil, quinhentos e quarenta reais)</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/96/emenda_impositiva_2026_n_03_-_ver_bill.pdf</t>
   </si>
@@ -1437,51 +1437,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/10/requerimento_oficio_no008-2025-avp.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei_no_001_-_2025_e_mens._no_002_-_pat-e.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_no_002_-_2025_-_ver_monica_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/86/projeto_de_lei_no_003_-_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_lei_no_004_-_2025_-_revisao_anual_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_no_005-_2025-utilidade_publica_-_santa_cruz_futebol.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_no_006-_2025-utilidade_publica_-_sitio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_lei_no_008_-_2025_e_mens._no_004_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_no_009_-_2025_e_mens._no_006_-_altera_a_redacao_da_lei_no_2.066_-_comdec.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_de_lei_no_010-_2025_e_mens._no_006_-_altera_a_redacao_da_lei_no_2.066_-_comdec.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_no_011_-_2025_e_mens._no_007_-_institui_o_centro_de_atendimento_ao_turista__cat.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/30/projeto_de_lei_no_012_-_2025_e_mens._no_008_-_abertura_credito_adicional_especial_-_desenvolvimento_social.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_no_013_-_2025_e_mens._no_009_-_premiacao_eventos_esportivos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_no_014_-_2025-utilidade_publica_-_vale_do_peruacu.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_lei_no_015_e_mens._no_010_-_reajuste_geral_anual_servidores.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_de_lei_no_016_e_mens._no_011_-_rota_turistica_e_cultural_da_cachaca.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_no_017_-_2025_e_mens._no_012_-_concessao_uso_do_imovel_-_escola_estadual_euler_tupina_bastos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_no_018_-_2025_e_mens._no_013_-_plano_municipal_de_seguranca_alimentar.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_no_019_-_2025_e_mens._no_014_-_recicla_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/38/projeto_de_lei_no_020_-_2025__e_mens._no_015_-_politica_municipal_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/39/projeto_de_lei_no_021-_2025_-_vereador_badinha.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/43/projeto_de_lei_no_022_-_2025_-_vereador_rogerio_-_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/44/projeto_de_lei_no_023-_2025_-_ouvidoria_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/45/projeto_de_lei_no_024_-_2025_-_vereadora_monica_-_ponto_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/46/projeto_de_lei_no_025_-_2025_-_vereadora_monica_-_praca.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_no_026_-_2025__e_mens._no_018_-_concessao_de_gratificacao_por_produtividade_tributos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_no_027_-_2025__e_mens._no_019_-_reajuste_aos_membros_do_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/52/projeto_de_lei_no_028_-_2025_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_no_029_-_2025_e_mens._no_020_-_revoga_lei_doacao_rotary_clube.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_lei_no_030_-_2025_-_2025_-_vereador_rogerio_-_rua.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/59/substitutivo_ao_projeto_de_lei_de_entrada_e_permanencia_de_animais_de_apoio_emocional_versao_final_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/81/projeto_de_lei_no_034_-_2025_-_alteracao_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/82/projeto_de_lei_no_035_-_2025_e_mens._no_024_-_doacao_imovel_a_associacao_comunitaria_remanescente_quilombola_novo_espaco.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/83/projeto_de_lei_no_036-_2025_-_denominacao_de__praca.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/84/projeto_de_lei_no_037-_2025_-_publicidade_da_saude.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/85/projeto_de_lei_no_038_-_2025_e_mens._no_025_-_programa_garantia-safra.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_lei_no_039-_2025_alteracao_ouvidor.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/71/substitutivo_projeto_de_lei_fibromialgia_-_vereadora_monica_cordeiro_apos_correcao_do_parecer.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/72/projeto_de_lei_no_041_-_2025_e_mens._no_027_-_indenizacao_ferias-premio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/73/projeto_de_lei_no_042_-_2025_e_mens._no_029_-_compra_imovel_minas_hotel.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/74/projeto_de_lei_no_043_-_2025_e_mens._no_030_-_incentivo_financeiro_blocos_carnavalescos_de_rua.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/75/projeto_de_lei_no_044_-_2025_e_mens._no_031_-_denominacao_da_extensao_de_oncologia.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/76/projeto_de_lei_no_045_-_2025_e_mens._no_032_-_parcelamento_de_debitos_previdenciarios.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/77/projeto_de_lei_no_046_-_2025_e_mens._no_033_-_parcelamento_debitos_com_regime_proprio_de_previdencia_social_-_rpps.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/78/projeto_de_lei_no_047_-_2025_e_mens._no_034_-_parcelamento_debito_multa_ambiental.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/79/projeto_de_lei_no_048_-_2025_e_mens._no_036_-_revogacao_das_leis_codanorte.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/80/projeto_de_lei_no_049_-_2025_e_mens._no_037_-_revogacao_lei_de_doacao_camara.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/87/projeto_de_lei_no_050_-_2025_-_semana_da_melhor_idade_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/91/projeto_de_lei_no_051_-_2025_e_mens._no_038_-_educacao_-_abono_salarial.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_no_052_-_2025__e_mens._no_039_-_sim_-_servico_de_inspecao_municipal.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/93/projeto_de_lei_no_053_-_2025_e_mens._no_040_-_ampliacao_do_limite_para_abertura_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/23/projeto_de_lei_complementar_no_001_-_2025_e_mens._no_001_-_altera_lc_no_055.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de_lei_complementar_no_002_-_2025_-_controlador.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_complementar_no_003_-_2005_e_mens._no_003_-_piso_salarial_magisterio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_complementar_no_004__-_2025_-_limite_quinquenio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/22/projeto_de_lei_complementar_no_005_-_2025_-_altera_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_complementar_no_006_-_2025_cargos_e_nomeclaturas_subtitutivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/49/projeto_de_lei_complementar_no_007_-_2025__e_mens._no_016_-_educacao_-_reajuste_cargos_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_complementar_no_008_-_2005_e_mens._no_017_-_educacao_-_vagas_cargo_de_motorista_cnh_d.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_lei_complementar_no_009_-_2005_e_mens._no_021_-_altera_dispositivos_da_lei_complementar_no_135.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/68/projeto_de_lei_complementar_no_010_-_2005_e_mens._no_026_-_adequacao_vencimento_magisterio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_de_lei_complementar_no_011_-_2005__e_mens._no_028_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/70/projeto_de_lei_complementar_no_012_-_2005__e_mens._no_035_-_reestruturacao_de_cargos_fiscais.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/12/resolucao_001_-_2025_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_resolucao_002_-_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_resolucao_003_-_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_resolucao_004_-_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_resolucao_005_-_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/57/projeto_de_resolucao_006_-_2025_merito_legislativo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/58/projeto_de_resolucao_007_-_2025_cidadao_honorario_-0.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/88/projeto_de_resolucao_no_008.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/89/projeto_de_resolucao_no_009_-_2025_muda_data.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/65/projeto_de_resolucao_no_010_-_2025_contas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/66/projeto_de_resolucao_no_011_-_2025_contas-assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/67/projeto_de_resolucao_no_012_-_2025_contas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/90/projeto_de_resolucao_no_013_-_2025_calendario_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/61/parecer_previo_de_2022_-_processo_1148147.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/62/parecer_previo_de_2018_-_processo_1072011.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/63/parecer_previo_de_2020_-_processo_1104734.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/64/parecer_previo_de_2019_-_processo_1091893.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/118/1_-_emenda_aditiva_pl_32_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/119/2_-_emenda_modificativa_pl_32_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/94/emenda_impositiva_2026_n_01-_ver_toninho.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/95/emenda_impositiva_2026_n_02-_ver_aurelio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/96/emenda_impositiva_2026_n_03_-_ver_bill.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/97/emenda_impositiva_2026_n_04_-_ver_elmy.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/98/emenda_impositiva_2026_n_05_-_ver_fabricio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/99/emenda_impositiva_2026_n_06_-_ver_hamilton_viana.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/100/emenda_impositiva_2026_n_07_-_ver_janio.pdf_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/101/emenda_impositiva_2026_n_08_-_ver_luiz_piqui.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/102/emenda_impositiva_2026_n_09_-_ver_miguel.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/103/emenda_impositiva_2026_n_10_-_ver_monica_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/104/emenda_impositiva_2026_n_11_-_ver_macarrao.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/105/emenda_impositiva_2026_n_12_-_ver_roberao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/106/emenda_impositiva_2026_n_13_-_ver_rogerio.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/107/emenda_impositiva_2026_n_14_-_ver_badinha.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/108/emenda_impositiva_2026_n_15_-_ver_lu_de_miguel.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/120/3_-_emendas_impositivas_pl_32_loa_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/10/requerimento_oficio_no008-2025-avp.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei_no_001_-_2025_e_mens._no_002_-_pat-e.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_no_002_-_2025_-_ver_monica_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/86/projeto_de_lei_no_003_-_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_lei_no_004_-_2025_-_revisao_anual_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_no_005-_2025-utilidade_publica_-_santa_cruz_futebol.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_no_006-_2025-utilidade_publica_-_sitio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_lei_no_008_-_2025_e_mens._no_004_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_no_009_-_2025_e_mens._no_006_-_altera_a_redacao_da_lei_no_2.066_-_comdec.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_de_lei_no_010-_2025_e_mens._no_006_-_altera_a_redacao_da_lei_no_2.066_-_comdec.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_no_011_-_2025_e_mens._no_007_-_institui_o_centro_de_atendimento_ao_turista__cat.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/30/projeto_de_lei_no_012_-_2025_e_mens._no_008_-_abertura_credito_adicional_especial_-_desenvolvimento_social.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_no_013_-_2025_e_mens._no_009_-_premiacao_eventos_esportivos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_no_014_-_2025-utilidade_publica_-_vale_do_peruacu.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_lei_no_015_e_mens._no_010_-_reajuste_geral_anual_servidores.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_de_lei_no_016_e_mens._no_011_-_rota_turistica_e_cultural_da_cachaca.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_no_017_-_2025_e_mens._no_012_-_concessao_uso_do_imovel_-_escola_estadual_euler_tupina_bastos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_no_018_-_2025_e_mens._no_013_-_plano_municipal_de_seguranca_alimentar.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_no_019_-_2025_e_mens._no_014_-_recicla_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/38/projeto_de_lei_no_020_-_2025__e_mens._no_015_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/39/projeto_de_lei_no_021-_2025_-_vereador_badinha.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/43/projeto_de_lei_no_022_-_2025_-_vereador_rogerio_-_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/44/projeto_de_lei_no_023-_2025_-_ouvidoria_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/45/projeto_de_lei_no_024_-_2025_-_vereadora_monica_-_ponto_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/46/projeto_de_lei_no_025_-_2025_-_vereadora_monica_-_praca.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_no_026_-_2025__e_mens._no_018_-_concessao_de_gratificacao_por_produtividade_tributos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_no_027_-_2025__e_mens._no_019_-_reajuste_aos_membros_do_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/52/projeto_de_lei_no_028_-_2025_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_no_029_-_2025_e_mens._no_020_-_revoga_lei_doacao_rotary_clube.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_lei_no_030_-_2025_-_2025_-_vereador_rogerio_-_rua.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/59/substitutivo_ao_projeto_de_lei_de_entrada_e_permanencia_de_animais_de_apoio_emocional_versao_final_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/81/projeto_de_lei_no_034_-_2025_-_alteracao_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/82/projeto_de_lei_no_035_-_2025_e_mens._no_024_-_doacao_imovel_a_associacao_comunitaria_remanescente_quilombola_novo_espaco.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/83/projeto_de_lei_no_036-_2025_-_denominacao_de__praca.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/84/projeto_de_lei_no_037-_2025_-_publicidade_da_saude.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/85/projeto_de_lei_no_038_-_2025_e_mens._no_025_-_programa_garantia-safra.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_lei_no_039-_2025_alteracao_ouvidor.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/71/substitutivo_projeto_de_lei_fibromialgia_-_vereadora_monica_cordeiro_apos_correcao_do_parecer.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/72/projeto_de_lei_no_041_-_2025_e_mens._no_027_-_indenizacao_ferias-premio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/73/projeto_de_lei_no_042_-_2025_e_mens._no_029_-_compra_imovel_minas_hotel.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/74/projeto_de_lei_no_043_-_2025_e_mens._no_030_-_incentivo_financeiro_blocos_carnavalescos_de_rua.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/75/projeto_de_lei_no_044_-_2025_e_mens._no_031_-_denominacao_da_extensao_de_oncologia.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/76/projeto_de_lei_no_045_-_2025_e_mens._no_032_-_parcelamento_de_debitos_previdenciarios.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/77/projeto_de_lei_no_046_-_2025_e_mens._no_033_-_parcelamento_debitos_com_regime_proprio_de_previdencia_social_-_rpps.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/78/projeto_de_lei_no_047_-_2025_e_mens._no_034_-_parcelamento_debito_multa_ambiental.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/79/projeto_de_lei_no_048_-_2025_e_mens._no_036_-_revogacao_das_leis_codanorte.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/80/projeto_de_lei_no_049_-_2025_e_mens._no_037_-_revogacao_lei_de_doacao_camara.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/87/projeto_de_lei_no_050_-_2025_-_semana_da_melhor_idade_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/91/projeto_de_lei_no_051_-_2025_e_mens._no_038_-_educacao_-_abono_salarial.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_no_052_-_2025__e_mens._no_039_-_sim_-_servico_de_inspecao_municipal.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/93/projeto_de_lei_no_053_-_2025_e_mens._no_040_-_ampliacao_do_limite_para_abertura_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/23/projeto_de_lei_complementar_no_001_-_2025_e_mens._no_001_-_altera_lc_no_055.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de_lei_complementar_no_002_-_2025_-_controlador.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_complementar_no_003_-_2005_e_mens._no_003_-_piso_salarial_magisterio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_complementar_no_004__-_2025_-_limite_quinquenio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/22/projeto_de_lei_complementar_no_005_-_2025_-_altera_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_complementar_no_006_-_2025_cargos_e_nomeclaturas_subtitutivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/49/projeto_de_lei_complementar_no_007_-_2025__e_mens._no_016_-_educacao_-_reajuste_cargos_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_complementar_no_008_-_2005_e_mens._no_017_-_educacao_-_vagas_cargo_de_motorista_cnh_d.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_lei_complementar_no_009_-_2005_e_mens._no_021_-_altera_dispositivos_da_lei_complementar_no_135.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/68/projeto_de_lei_complementar_no_010_-_2005_e_mens._no_026_-_adequacao_vencimento_magisterio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_de_lei_complementar_no_011_-_2005__e_mens._no_028_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/70/projeto_de_lei_complementar_no_012_-_2005__e_mens._no_035_-_reestruturacao_de_cargos_fiscais.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_resolucao_001_-_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_resolucao_002_-_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_resolucao_003_-_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_resolucao_004_-_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_resolucao_005_-_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/57/projeto_de_resolucao_006_-_2025_merito_legislativo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/58/projeto_de_resolucao_007_-_2025_cidadao_honorario_-0.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/88/projeto_de_resolucao_no_008.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/89/projeto_de_resolucao_no_009_-_2025_muda_data.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/65/projeto_de_resolucao_no_010_-_2025_contas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/66/projeto_de_resolucao_no_011_-_2025_contas-assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/67/projeto_de_resolucao_no_012_-_2025_contas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/90/projeto_de_resolucao_no_013_-_2025_calendario_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/61/parecer_previo_de_2022_-_processo_1148147.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/62/parecer_previo_de_2018_-_processo_1072011.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/63/parecer_previo_de_2020_-_processo_1104734.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/64/parecer_previo_de_2019_-_processo_1091893.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/118/1_-_emenda_aditiva_pl_32_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/119/2_-_emenda_modificativa_pl_32_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/94/emenda_impositiva_2026_n_01-_ver_toninho.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/95/emenda_impositiva_2026_n_02-_ver_aurelio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/96/emenda_impositiva_2026_n_03_-_ver_bill.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/97/emenda_impositiva_2026_n_04_-_ver_elmy.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/98/emenda_impositiva_2026_n_05_-_ver_fabricio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/99/emenda_impositiva_2026_n_06_-_ver_hamilton_viana.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/100/emenda_impositiva_2026_n_07_-_ver_janio.pdf_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/101/emenda_impositiva_2026_n_08_-_ver_luiz_piqui.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/102/emenda_impositiva_2026_n_09_-_ver_miguel.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/103/emenda_impositiva_2026_n_10_-_ver_monica_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/104/emenda_impositiva_2026_n_11_-_ver_macarrao.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/105/emenda_impositiva_2026_n_12_-_ver_roberao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/106/emenda_impositiva_2026_n_13_-_ver_rogerio.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/107/emenda_impositiva_2026_n_14_-_ver_badinha.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/108/emenda_impositiva_2026_n_15_-_ver_lu_de_miguel.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2025/120/3_-_emendas_impositivas_pl_32_loa_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="92" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="193.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">