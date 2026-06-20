--- v1 (2026-03-22)
+++ v2 (2026-06-20)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="495" uniqueCount="245">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -72,164 +72,567 @@
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Lú de Miguel</t>
   </si>
   <si>
     <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/116/voto_de_pesar_andre_fellype.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo faleicmento de André Fellype Matos Mota, ocorrido em 9 de fevereiro de 2026</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Bill do Barreiro</t>
   </si>
   <si>
     <t>http://sapl.januaria.mg.leg.br/media/</t>
   </si>
   <si>
+    <t>Voto de pesar pelo faleicmento de Ângela Maria de Souza, ocorrido em 9 de fevereiro de 2026</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Roberão da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/131/mocao_n_3-2026_louvor_-_roberao.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Louvor com Moção de Aplausos ao medico Dr. Júlio César</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Aurélio Vilares</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/132/mocao_n_4-2026_louvor_-_aurelio.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Louvor ao fotógrafo Evandro Pereira dos Santos</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/133/mocao_n_5-2026_louvor_-__aurelio.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Louvor ao Instituto Federal do Norte de Minas Gerais -Campus Januária (IFNMG)</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Mônica Cordeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/136/voto_de_pesar_celestina_23_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Voto do Mais Profundo Pesar pelo falecimento de Celestina dos Reis Silva, ocorrido no último dia 16 de março de 2026</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Rogério Lopes</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/172/rogeriolopes_voto_de_louvor_1_2.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Louvor ao Sr. Ricardo D`Almeida Paulo,Subtenente do Exército Brasileiro</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Fabrício Promoções</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/173/oficio_031_voto_pesar_de_leonardo_almeida_2026.pdf</t>
+  </si>
+  <si>
+    <t>Voto do Mais Profundo Pesar pelo falecimento de Leonardo Almeida Souza Mota, ocorrido em 07 de junho de 2026.</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/129/req_n_1-2026_mobilidade_urbana.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Informações sobre a Implementação do Plano Municipal de Mobilidade Urbana e Critérios para Instalação de Passarelas Elevadas</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/130/req_n_2-2026_requerimento_praia.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Informações e Documentações Técnicas sobre a Cobrança de Preço Público e os Investimentos na Temporada de 100 Dias da Praia de Minas – 2026</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/149/req_n_3-2026_pavimentacao.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de informações e cópias de notificações extrajudiciais enviadas as empresas responsáveis pelos serviços de pavimentação asfáltica e recapamento no perímetro urbano e zona rural do Município</t>
+  </si>
+  <si>
     <t>110</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Maurício Almeida do Nascimento</t>
   </si>
   <si>
     <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/110/projeto_de_lei_no_001-_2026_e_mens._001_-_programa_mais_genetica.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Mais Genética Januária”, no âmbito do Município de Januária/MG, e dá outras providências</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Mesa Diretora - MDIR</t>
   </si>
   <si>
     <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/111/projeto_de_lei_no_002_-_2026__-_revisao_geral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual das remunerações dos servidores públicos da Câmara Municipal de Januária, Estado de Minas Gerais e dá outras providências</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/112/projeto_de_lei_no_003_-_2026_alteracao_ouvidor.pdf</t>
   </si>
   <si>
     <t>Altera o art. 8º da Lei Municipal nº 2.904, de 25 de setembro de 2025, que dispõe sobre a Ouvidoria da Câmara Municipal de Januária/MG</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/122/projeto_de_leino_4_e_mens._003_-_premiacao_nos_eventos_esportivos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para conceder premiação nos eventos esportivos municipais e dá outras providências</t>
   </si>
   <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/138/projeto_de_lei_no_5_-_2026_e_mens._008_-_doacao_materiais_-_ifnmg.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a doação de materiais ao Instituto Federal do Norte de Minas Gerais – IFNMG – Campus Januária</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/140/projeto_de_lei_no_6_-_2026_e_mens._009_-_residencia_inclusiva_-_substitutivo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição do Serviço de Acolhimento Institucional, na modalidade de Residência Inclusiva, do Sistema Único de Assistência Social (SUAS), no Município de Januária, e dá outras providências</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/141/projeto_de_lei_no_7_-_2026_e_mens._010_-_doacao_de_bens_moveis_inserviveis.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a promover a doação de bens móveis inservíveis ou ociosos a entidades sem fins lucrativos, e dá outras providências</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/143/projeto_de_lei_no_8_-_2026_e_mens._012_-_abertura_de_credito_suplementar.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional suplementar ao orçamento geral do Município no valor de R$ 39.608.724,50 (trinta e nove milhões e seiscentos e oito mil e setecentos e vinte e quatro reais e cinquenta centavos) e dá outras providências</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/144/projeto_de_lei_no_9_-_2026_e_mens._013_-_revisao_geral_servidores_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de revisão geral anual aos vencimentos dos servidores públicos do Quadro Permanente e Comissionado da Prefeitura Municipal de Januária/MG, e dá outras providências</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/145/projeto_de_lei_no_10_-_2026_e_mens._014_-_ciapi_-_centro_integrado_de_atendimento_a_pessoa_idosa.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação e implementação do Centro Integrado de Atendimento à Pessoa Idosa – CIAPI, no âmbito do Município de Januária - MG, e dá outras providências</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/147/projeto_de_lei_no_11_-_2026_mae_atipica.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição do “Dia da Mãe” Atípica no município de Januária e dá outras providências</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Denomina o Centro Municipal de Educação Infantil (CEMEI) localizado no Bairro Eldorado, no Município de Januária, como “Lindolfo Viana Lopes”</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/156/projeto_de_lei_no_13_-_2026_fiscal_e_gestor_de_contratos.pdf</t>
+  </si>
+  <si>
+    <t>Institui gratificação pelo exercício das funções de Gestor e Fiscal de Contratos Administrativos no âmbito da Câmara Municipal de Januária e dá outras providências</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/155/projeto_de_lei_no_14_-_2026_e_mens._015_-_recolhimento_de_veiculos_abandonados.pdf</t>
+  </si>
+  <si>
+    <t>Disciplina o recolhimento de veículos abandonados em vias e logradouros públicos do Município de Januária/MG, e dá outras providências</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/159/projeto_de_lei_no_15_-_2026_-_bom_jardim.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece e inclui no Calendário Oficial de Eventos do Município de Januária a Tradicional Festa de São Cristóvão, realizada pela Comunidade Quilombola de Bom Jardim</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/160/projeto_de_lei_no_17_-_2026_mens._017_-_premiacao_quadrilhas.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a conceder premiação às quadrilhas juninas participantes do Festival de Quadrilhas de Januária, com recursos do Fundo Municipal do Patrimônio Cultural – FUMPAC, e dá outras providências</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/162/projeto_de_lei_no_18_-_2026__mens._018_-_educacao_-_apoio_caixas_escolares.pdf</t>
+  </si>
+  <si>
+    <t>Institui a política municipal de apoio aos Caixas Escolares vinculados à Rede Municipal de Ensino, mediante custeio de despesas cartorárias destinadas à regularização de atas e atos constitutivos, e dá outras providências</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/165/projeto_de_lei_no_19_-_2026__e_mens._019_-_ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes gerais para a elaboração e execução da Lei Orçamentária para o exercício financeiro de 2027 e dá outras providências</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de revisão geral anual aos membros do Conselho Tutelar do Município de Januária/MG e dá outras providências</t>
+  </si>
+  <si>
     <t>121</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/121/projeto_de_lei_complementar_no_001_-_2025_e_mens._002_-cria_cargo_no_hmj.pdf</t>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/121/projeto_de_lei_complementar_no_1_-_2026_e_mens._002_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>Cria o Cargo em Comissão de Diretor Geral do Hospital Municipal de Januária e dá outras providências</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/124/projeto_de_lei_complementar_no_002_-_2026_e_mens._004_-_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos cargos em comissão da área administrativa e pedagógica da Secretaria Municipal de Educação e dá outras providências</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/126/projeto_de_lei_complementar_no_003_-_2026__e_mens._005_-_piso_magisterio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação do vencimento dos profissionais do Magistério Municipal de Januária, incluindo professores, supervisores, inspetores, pedagogistas e orientadores educacionais, ao Piso Salarial Profissional Nacional do Magistério Público da Educação Básica</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/127/projeto_de_lei_complementar_n_3_e_mens._006_-_refis.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação de Créditos – REFIS/2026 e dá outras providencias</t>
   </si>
   <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/135/projeto_de_lei_complementar_no_5_-_2026_e_mens._007_-_altera_a_lc_no_160.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 160, de 19 de dezembro de 2025 e dá outras providências</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/142/projeto_de_lei_complementar_no_6_-_2026_e_mens._011_-_altera_lei_complementar_no_160.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Complementar nº 160, de 19 de dezembro de 2025, e dá outras providências</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/157/projeto_de_lei_complementar_no_7_-_2026_assessor_de_gabinete.pdf</t>
+  </si>
+  <si>
+    <t>Altera as Leis Complementares nº 83, de 20 de junho de 2011, nº 96, de 29 de dezembro de 2015, e nº 102, de 30 de novembro de 2017, para dispor sobre a reestruturação e denominação de cargos em comissão da Câmara Municipal de Januária</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/154/projeto_de_lei_complementar_no_8_-_2026_e_mens._016_-__nutricionista.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de cargos de Nutricionista no âmbito da Administração Pública do Município de Januária e dá outras providências</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de cargo comissionado de Assessor Jurídico vinculado à Procuradoria-Geral do Município para assessoramento institucional nas ações relacionadas à política municipal de assistência social, e dá outras providências</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de cargos comissionados de Assessor Jurídico da Procuradoria no âmbito da Procuradoria-Geral do Município de Januária/MG e dá outras providências</t>
+  </si>
+  <si>
     <t>128</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>CAFO - Comissão de Assuntos Financeiros e Orçamentários</t>
   </si>
   <si>
     <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/128/projeto_de_resolucao_no_1_-_2026_contas-assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das contas do Município de Januária, Estado de Minas Gerais, referentes ao exercício financeiro de 2019</t>
   </si>
   <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/152/projeto_de_resolucao_no_2_-_2026_licitacao.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação, no âmbito da Câmara Municipal de Januária, da aplicação da Lei Federal nº 14.133, de 1º de abril de 2021</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/153/projeto_de_resolucao_no_3_-_2026_lai_e_lgpd.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta a aplicação da Lei Geral de Proteção de Dados Pessoais e da Lei de Acesso à Informação no âmbito da Câmara Municipal de Januária e_x000D_
+dá outras providências</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/169/projeto_de_resolucao_no_4_-_2026_comissao_de_fiscalizacao.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Comissão Especial de Fiscalização de Órgãos e Repartições Públicas e dispõe sobre os procedimentos de fiscalização do Poder Legislativo Municipal</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/163/pdl_no_1-_2026_-cidadao_honorario_-_diego_leonardo_barbosa_gomes.pdf</t>
+  </si>
+  <si>
+    <t>Outorga o título de Cidadão Honorário Januarense a Diego Leonardo Barbosa Gomes</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/164/pdl_no_2-_2026_cidada_honoraria_-_silvana_lourenco.pdf</t>
+  </si>
+  <si>
+    <t>Outorga o título de Cidadã Honorária Januarense à Dra. Silvana Lourenço Lobo</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>Veto  Parcial</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/148/mensagem_no_001-26_veto_parcial_ao_pl_no_007-26.pdf</t>
+  </si>
+  <si>
+    <t>VETO PARCIAL ao Projeto de Lei nº 7/2026, que autoriza o Poder Executivo Municipal a promover a doação de bens móveis inservíveis ou ociosos a entidades sem fins lucrativos e dá outras providências, especificamente os §§ 1° e 2° do art. 2°, incluídos por emenda parlamentar.</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/171/mensagem_no_002-26_veto_parcial_ao_pl_no_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO PARCIAL ao Projeto de Lei nº 11/2026, que "Dispõe sobre a instituição do “Dia da Mãe” Atípica no município de Januária e dá outras providências", especificamente os artigos 4º, 5º e 6º</t>
+  </si>
+  <si>
     <t>113</t>
   </si>
   <si>
     <t>EMADT</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Hamilton Viana</t>
   </si>
   <si>
     <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/113/emenda_aditiva_pl_001_-_ver._hmailton_viana_-_2026.pdf</t>
   </si>
   <si>
     <t>Acresce parágrafo único ao art. 4º do Projeto de Lei nº 001/2026</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
@@ -246,60 +649,147 @@
   <si>
     <t>115</t>
   </si>
   <si>
     <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/115/emenda_modificativa_pl_002_-_cljr_-_2026_1.pdf</t>
   </si>
   <si>
     <t>Modifica ementa do Projeto de Lei nº 002/2026</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>EMSUB</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
     <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/123/emenda_substitutiva_pl_4_-_cljr_-_2026.pdf</t>
   </si>
   <si>
     <t>Dá nova redação e acresce dispositivos ao Projeto de Lei nº 4/2026</t>
   </si>
   <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>EMSUP</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/150/emenda_supressiva_no_1_-_2026_-_pl_10__2026.pdf</t>
+  </si>
+  <si>
+    <t>Suprime dispositivo do Projeto de Lei nº 10/2026</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/175/emenda_supressiva_no_2_-_pl_15_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Suprime dispositivo do Projeto de Lei nº 15/2026</t>
+  </si>
+  <si>
     <t>125</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata de Sessão Plenária</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Plenária Ordinária</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/134/ata_da_terceira_sessao.odt</t>
+  </si>
+  <si>
+    <t>Ata da 3ª Sessão Plenária Ordinária, realizada em 09 de março de 2026</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/139/ata_da_quarta_sessao_revisada.docx</t>
+  </si>
+  <si>
+    <t>Ata da 4ª Sessão Plenária Ordinária, realizada em 23 de março de 2026</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/146/ata_5a_sessao_ordinaria__2026.odt</t>
+  </si>
+  <si>
+    <t>Ata da 5ª Sessão Plenária Ordinária, realizada em 13 de abril de 2026</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/151/ata_6a_sessao_ordinaria__2026.odt</t>
+  </si>
+  <si>
+    <t>Ata da 6ª Sessão Plenária Ordinária, realizada em 27 de abril de 2026</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/161/ata_7a_sessao_ordinaria__2026.odt</t>
+  </si>
+  <si>
+    <t>Ata da 7ª Sessão Plenária Ordinária, realizada em 11 de maio de 2026</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/170/ata_da_oitava_revisada.odt</t>
+  </si>
+  <si>
+    <t>Ata da 8ª Sessão Plenária Ordinária, realizada em 25 de maio de 2026</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/174/ata_revisada_nona_sessao.docx</t>
+  </si>
+  <si>
+    <t>Ata da 9ª Sessão Plenária Ordinária, realizada em 8 de junho de 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -603,69 +1093,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/116/voto_de_pesar_andre_fellype.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/110/projeto_de_lei_no_001-_2026_e_mens._001_-_programa_mais_genetica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/111/projeto_de_lei_no_002_-_2026__-_revisao_geral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/112/projeto_de_lei_no_003_-_2026_alteracao_ouvidor.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/122/projeto_de_leino_4_e_mens._003_-_premiacao_nos_eventos_esportivos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/121/projeto_de_lei_complementar_no_001_-_2025_e_mens._002_-cria_cargo_no_hmj.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/124/projeto_de_lei_complementar_no_002_-_2026_e_mens._004_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/126/projeto_de_lei_complementar_no_003_-_2026__e_mens._005_-_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/127/projeto_de_lei_complementar_n_3_e_mens._006_-_refis.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/128/projeto_de_resolucao_no_1_-_2026_contas-assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/113/emenda_aditiva_pl_001_-_ver._hmailton_viana_-_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/114/emenda_modificatica_pl_001_-_cljr_-_2026_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/115/emenda_modificativa_pl_002_-_cljr_-_2026_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/123/emenda_substitutiva_pl_4_-_cljr_-_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/116/voto_de_pesar_andre_fellype.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/131/mocao_n_3-2026_louvor_-_roberao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/132/mocao_n_4-2026_louvor_-_aurelio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/133/mocao_n_5-2026_louvor_-__aurelio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/136/voto_de_pesar_celestina_23_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/172/rogeriolopes_voto_de_louvor_1_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/173/oficio_031_voto_pesar_de_leonardo_almeida_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/129/req_n_1-2026_mobilidade_urbana.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/130/req_n_2-2026_requerimento_praia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/149/req_n_3-2026_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/110/projeto_de_lei_no_001-_2026_e_mens._001_-_programa_mais_genetica.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/111/projeto_de_lei_no_002_-_2026__-_revisao_geral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/112/projeto_de_lei_no_003_-_2026_alteracao_ouvidor.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/122/projeto_de_leino_4_e_mens._003_-_premiacao_nos_eventos_esportivos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/138/projeto_de_lei_no_5_-_2026_e_mens._008_-_doacao_materiais_-_ifnmg.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/140/projeto_de_lei_no_6_-_2026_e_mens._009_-_residencia_inclusiva_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/141/projeto_de_lei_no_7_-_2026_e_mens._010_-_doacao_de_bens_moveis_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/143/projeto_de_lei_no_8_-_2026_e_mens._012_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/144/projeto_de_lei_no_9_-_2026_e_mens._013_-_revisao_geral_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/145/projeto_de_lei_no_10_-_2026_e_mens._014_-_ciapi_-_centro_integrado_de_atendimento_a_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/147/projeto_de_lei_no_11_-_2026_mae_atipica.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/156/projeto_de_lei_no_13_-_2026_fiscal_e_gestor_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/155/projeto_de_lei_no_14_-_2026_e_mens._015_-_recolhimento_de_veiculos_abandonados.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/159/projeto_de_lei_no_15_-_2026_-_bom_jardim.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/160/projeto_de_lei_no_17_-_2026_mens._017_-_premiacao_quadrilhas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/162/projeto_de_lei_no_18_-_2026__mens._018_-_educacao_-_apoio_caixas_escolares.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/165/projeto_de_lei_no_19_-_2026__e_mens._019_-_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/121/projeto_de_lei_complementar_no_1_-_2026_e_mens._002_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/124/projeto_de_lei_complementar_no_002_-_2026_e_mens._004_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/126/projeto_de_lei_complementar_no_003_-_2026__e_mens._005_-_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/127/projeto_de_lei_complementar_n_3_e_mens._006_-_refis.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/135/projeto_de_lei_complementar_no_5_-_2026_e_mens._007_-_altera_a_lc_no_160.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/142/projeto_de_lei_complementar_no_6_-_2026_e_mens._011_-_altera_lei_complementar_no_160.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/157/projeto_de_lei_complementar_no_7_-_2026_assessor_de_gabinete.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/154/projeto_de_lei_complementar_no_8_-_2026_e_mens._016_-__nutricionista.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/128/projeto_de_resolucao_no_1_-_2026_contas-assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/152/projeto_de_resolucao_no_2_-_2026_licitacao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/153/projeto_de_resolucao_no_3_-_2026_lai_e_lgpd.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/169/projeto_de_resolucao_no_4_-_2026_comissao_de_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/163/pdl_no_1-_2026_-cidadao_honorario_-_diego_leonardo_barbosa_gomes.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/164/pdl_no_2-_2026_cidada_honoraria_-_silvana_lourenco.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/148/mensagem_no_001-26_veto_parcial_ao_pl_no_007-26.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/171/mensagem_no_002-26_veto_parcial_ao_pl_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/113/emenda_aditiva_pl_001_-_ver._hmailton_viana_-_2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/114/emenda_modificatica_pl_001_-_cljr_-_2026_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/115/emenda_modificativa_pl_002_-_cljr_-_2026_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/123/emenda_substitutiva_pl_4_-_cljr_-_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/150/emenda_supressiva_no_1_-_2026_-_pl_10__2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/175/emenda_supressiva_no_2_-_pl_15_-_2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/134/ata_da_terceira_sessao.odt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/139/ata_da_quarta_sessao_revisada.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/146/ata_5a_sessao_ordinaria__2026.odt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/151/ata_6a_sessao_ordinaria__2026.odt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/161/ata_7a_sessao_ordinaria__2026.odt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/170/ata_da_oitava_revisada.odt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.januaria.mg.leg.br/media/sapl/public/materialegislativa/2026/174/ata_revisada_nona_sessao.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H17"/>
+  <dimension ref="A1:H63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="53.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146.28515625" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="236.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="168.5703125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="247.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -699,432 +1189,1650 @@
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="E10" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="F10" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="D11" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="E11" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="F11" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="H11" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" t="s">
+        <v>51</v>
+      </c>
+      <c r="E12" t="s">
         <v>52</v>
       </c>
-      <c r="B12" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E13" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F13" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D14" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="E14" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H14" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D15" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="E15" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="E16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F16" t="s">
+        <v>64</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="F16" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" t="s">
+        <v>62</v>
+      </c>
+      <c r="E17" t="s">
+        <v>63</v>
+      </c>
+      <c r="F17" t="s">
+        <v>64</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="H17" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18" t="s">
+        <v>62</v>
+      </c>
+      <c r="E18" t="s">
+        <v>63</v>
+      </c>
+      <c r="F18" t="s">
+        <v>64</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H18" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" t="s">
+        <v>62</v>
+      </c>
+      <c r="E19" t="s">
+        <v>63</v>
+      </c>
+      <c r="F19" t="s">
+        <v>64</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H19" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>46</v>
+      </c>
+      <c r="D20" t="s">
+        <v>62</v>
+      </c>
+      <c r="E20" t="s">
+        <v>63</v>
+      </c>
+      <c r="F20" t="s">
+        <v>64</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H20" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>90</v>
+      </c>
+      <c r="D21" t="s">
+        <v>62</v>
+      </c>
+      <c r="E21" t="s">
+        <v>63</v>
+      </c>
+      <c r="F21" t="s">
+        <v>64</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H21" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>94</v>
+      </c>
+      <c r="D22" t="s">
+        <v>62</v>
+      </c>
+      <c r="E22" t="s">
+        <v>63</v>
+      </c>
+      <c r="F22" t="s">
+        <v>64</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H22" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>97</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>98</v>
+      </c>
+      <c r="D23" t="s">
+        <v>62</v>
+      </c>
+      <c r="E23" t="s">
+        <v>63</v>
+      </c>
+      <c r="F23" t="s">
+        <v>37</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H23" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>101</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>102</v>
+      </c>
+      <c r="D24" t="s">
+        <v>62</v>
+      </c>
+      <c r="E24" t="s">
+        <v>63</v>
+      </c>
+      <c r="F24" t="s">
+        <v>42</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H24" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>105</v>
+      </c>
+      <c r="D25" t="s">
+        <v>62</v>
+      </c>
+      <c r="E25" t="s">
+        <v>63</v>
+      </c>
+      <c r="F25" t="s">
+        <v>68</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H25" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>109</v>
+      </c>
+      <c r="D26" t="s">
+        <v>62</v>
+      </c>
+      <c r="E26" t="s">
+        <v>63</v>
+      </c>
+      <c r="F26" t="s">
+        <v>64</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H26" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>112</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>113</v>
+      </c>
+      <c r="D27" t="s">
+        <v>62</v>
+      </c>
+      <c r="E27" t="s">
+        <v>63</v>
+      </c>
+      <c r="F27" t="s">
+        <v>47</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H27" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>117</v>
+      </c>
+      <c r="D28" t="s">
+        <v>62</v>
+      </c>
+      <c r="E28" t="s">
+        <v>63</v>
+      </c>
+      <c r="F28" t="s">
+        <v>64</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H28" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>121</v>
+      </c>
+      <c r="D29" t="s">
+        <v>62</v>
+      </c>
+      <c r="E29" t="s">
+        <v>63</v>
+      </c>
+      <c r="F29" t="s">
+        <v>64</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H29" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>124</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>125</v>
+      </c>
+      <c r="D30" t="s">
+        <v>62</v>
+      </c>
+      <c r="E30" t="s">
+        <v>63</v>
+      </c>
+      <c r="F30" t="s">
+        <v>64</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H30" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>128</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>129</v>
+      </c>
+      <c r="D31" t="s">
+        <v>62</v>
+      </c>
+      <c r="E31" t="s">
+        <v>63</v>
+      </c>
+      <c r="F31" t="s">
+        <v>64</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H31" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>131</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" t="s">
+        <v>132</v>
+      </c>
+      <c r="E32" t="s">
+        <v>133</v>
+      </c>
+      <c r="F32" t="s">
+        <v>64</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H32" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>136</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
         <v>17</v>
       </c>
-      <c r="D17" t="s">
-[...5 lines deleted...]
-      <c r="G17" s="1" t="s">
+      <c r="D33" t="s">
+        <v>132</v>
+      </c>
+      <c r="E33" t="s">
+        <v>133</v>
+      </c>
+      <c r="F33" t="s">
+        <v>64</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H33" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>139</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>22</v>
+      </c>
+      <c r="D34" t="s">
+        <v>132</v>
+      </c>
+      <c r="E34" t="s">
+        <v>133</v>
+      </c>
+      <c r="F34" t="s">
+        <v>64</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H34" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>142</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>27</v>
+      </c>
+      <c r="D35" t="s">
+        <v>132</v>
+      </c>
+      <c r="E35" t="s">
+        <v>133</v>
+      </c>
+      <c r="F35" t="s">
+        <v>64</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H35" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>145</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>32</v>
+      </c>
+      <c r="D36" t="s">
+        <v>132</v>
+      </c>
+      <c r="E36" t="s">
+        <v>133</v>
+      </c>
+      <c r="F36" t="s">
+        <v>64</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H36" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>148</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37" t="s">
+        <v>132</v>
+      </c>
+      <c r="E37" t="s">
+        <v>133</v>
+      </c>
+      <c r="F37" t="s">
+        <v>64</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H37" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>151</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>41</v>
+      </c>
+      <c r="D38" t="s">
+        <v>132</v>
+      </c>
+      <c r="E38" t="s">
+        <v>133</v>
+      </c>
+      <c r="F38" t="s">
+        <v>68</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H38" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>154</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>46</v>
+      </c>
+      <c r="D39" t="s">
+        <v>132</v>
+      </c>
+      <c r="E39" t="s">
+        <v>133</v>
+      </c>
+      <c r="F39" t="s">
+        <v>64</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H39" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>157</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>90</v>
+      </c>
+      <c r="D40" t="s">
+        <v>132</v>
+      </c>
+      <c r="E40" t="s">
+        <v>133</v>
+      </c>
+      <c r="F40" t="s">
+        <v>64</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="H17" t="s">
-        <v>81</v>
+      <c r="H40" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>159</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>94</v>
+      </c>
+      <c r="D41" t="s">
+        <v>132</v>
+      </c>
+      <c r="E41" t="s">
+        <v>133</v>
+      </c>
+      <c r="F41" t="s">
+        <v>64</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H41" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>161</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" t="s">
+        <v>162</v>
+      </c>
+      <c r="E42" t="s">
+        <v>163</v>
+      </c>
+      <c r="F42" t="s">
+        <v>164</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H42" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>167</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>17</v>
+      </c>
+      <c r="D43" t="s">
+        <v>162</v>
+      </c>
+      <c r="E43" t="s">
+        <v>163</v>
+      </c>
+      <c r="F43" t="s">
+        <v>68</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H43" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>170</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>22</v>
+      </c>
+      <c r="D44" t="s">
+        <v>162</v>
+      </c>
+      <c r="E44" t="s">
+        <v>163</v>
+      </c>
+      <c r="F44" t="s">
+        <v>68</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H44" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>173</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>27</v>
+      </c>
+      <c r="D45" t="s">
+        <v>162</v>
+      </c>
+      <c r="E45" t="s">
+        <v>163</v>
+      </c>
+      <c r="F45" t="s">
+        <v>68</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H45" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>176</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" t="s">
+        <v>177</v>
+      </c>
+      <c r="E46" t="s">
+        <v>178</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H46" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>181</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" t="s">
+        <v>177</v>
+      </c>
+      <c r="E47" t="s">
+        <v>178</v>
+      </c>
+      <c r="F47" t="s">
+        <v>37</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H47" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>184</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" t="s">
+        <v>185</v>
+      </c>
+      <c r="E48" t="s">
+        <v>186</v>
+      </c>
+      <c r="F48" t="s">
+        <v>64</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H48" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>189</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>17</v>
+      </c>
+      <c r="D49" t="s">
+        <v>185</v>
+      </c>
+      <c r="E49" t="s">
+        <v>186</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H49" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>192</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" t="s">
+        <v>193</v>
+      </c>
+      <c r="E50" t="s">
+        <v>194</v>
+      </c>
+      <c r="F50" t="s">
+        <v>195</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H50" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>198</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" t="s">
+        <v>199</v>
+      </c>
+      <c r="E51" t="s">
+        <v>200</v>
+      </c>
+      <c r="F51" t="s">
+        <v>201</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H51" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>204</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>17</v>
+      </c>
+      <c r="D52" t="s">
+        <v>199</v>
+      </c>
+      <c r="E52" t="s">
+        <v>200</v>
+      </c>
+      <c r="F52" t="s">
+        <v>201</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H52" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>207</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" t="s">
+        <v>208</v>
+      </c>
+      <c r="E53" t="s">
+        <v>209</v>
+      </c>
+      <c r="F53" t="s">
+        <v>201</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H53" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>212</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" t="s">
+        <v>213</v>
+      </c>
+      <c r="E54" t="s">
+        <v>214</v>
+      </c>
+      <c r="F54" t="s">
+        <v>201</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H54" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>217</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>17</v>
+      </c>
+      <c r="D55" t="s">
+        <v>213</v>
+      </c>
+      <c r="E55" t="s">
+        <v>214</v>
+      </c>
+      <c r="F55" t="s">
+        <v>201</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H55" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>220</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>17</v>
+      </c>
+      <c r="D56" t="s">
+        <v>221</v>
+      </c>
+      <c r="E56" t="s">
+        <v>222</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H56" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>224</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>22</v>
+      </c>
+      <c r="D57" t="s">
+        <v>221</v>
+      </c>
+      <c r="E57" t="s">
+        <v>222</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H57" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>227</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>27</v>
+      </c>
+      <c r="D58" t="s">
+        <v>221</v>
+      </c>
+      <c r="E58" t="s">
+        <v>222</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H58" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>230</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>32</v>
+      </c>
+      <c r="D59" t="s">
+        <v>221</v>
+      </c>
+      <c r="E59" t="s">
+        <v>222</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H59" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>233</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>36</v>
+      </c>
+      <c r="D60" t="s">
+        <v>221</v>
+      </c>
+      <c r="E60" t="s">
+        <v>222</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H60" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>236</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>41</v>
+      </c>
+      <c r="D61" t="s">
+        <v>221</v>
+      </c>
+      <c r="E61" t="s">
+        <v>222</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H61" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>239</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>46</v>
+      </c>
+      <c r="D62" t="s">
+        <v>221</v>
+      </c>
+      <c r="E62" t="s">
+        <v>222</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H62" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>242</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>90</v>
+      </c>
+      <c r="D63" t="s">
+        <v>221</v>
+      </c>
+      <c r="E63" t="s">
+        <v>222</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H63" t="s">
+        <v>244</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>