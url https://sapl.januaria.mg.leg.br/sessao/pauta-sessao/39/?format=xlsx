--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -48,51 +48,51 @@
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 1 de 2026</t>
   </si>
   <si>
     <t>Maurício Almeida do Nascimento - Prefeito</t>
   </si>
   <si>
     <t>Cria o Cargo em Comissão de Diretor Geral do Hospital Municipal de Januária e dá outras providências</t>
   </si>
   <si>
     <t>Aguardando emissão de parecer da comissão</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 6 de 2026</t>
   </si>
   <si>
-    <t>Dispõe sobre a instituição, implantação, manutenção e funcionamento do Serviço de Acolhimento Institucional na modalidade de Residência Inclusiva, integrante da Proteção Social Especial de Alta Complexidade do Sistema Único de Assistência Social (Suas) no Município de Januária/MG, e dá outras providências</t>
+    <t>Dispõe sobre a instituição do Serviço de Acolhimento Institucional, na modalidade de Residência Inclusiva, do Sistema Único de Assistência Social (SUAS), no Município de Januária, e dá outras providências</t>
   </si>
   <si>
     <t>Proposição distribuída</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 7 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a doação de bens móveis inservíveis ou ociosos a entidades sem fins lucrativos, e dá outras providências</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 5 de 2026</t>
   </si>
   <si>
     <t>Autoriza a doação de materiais ao Instituto Federal do Norte de Minas Gerais – IFNMG – Campus Januária</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Ata de Sessão Plenária nº 4 de 2026</t>
   </si>
@@ -421,51 +421,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="39.7109375" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="182.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">